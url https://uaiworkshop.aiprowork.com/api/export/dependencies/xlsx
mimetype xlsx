--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -410,77 +410,77 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W50"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="10.83203125" customWidth="1"/>
     <col min="2" max="2" width="60.83203125" customWidth="1"/>
     <col min="3" max="3" width="60.83203125" customWidth="1"/>
     <col min="4" max="4" width="28.83203125" customWidth="1"/>
-    <col min="5" max="5" width="16.83203125" customWidth="1"/>
+    <col min="5" max="5" width="34.83203125" customWidth="1"/>
     <col min="6" max="6" width="10.83203125" customWidth="1"/>
     <col min="7" max="7" width="12.83203125" customWidth="1"/>
-    <col min="8" max="8" width="19.83203125" customWidth="1"/>
+    <col min="8" max="8" width="14.83203125" customWidth="1"/>
     <col min="9" max="9" width="12.83203125" customWidth="1"/>
-    <col min="10" max="10" width="23.83203125" customWidth="1"/>
+    <col min="10" max="10" width="60.83203125" customWidth="1"/>
     <col min="11" max="11" width="39.83203125" customWidth="1"/>
     <col min="12" max="12" width="16.83203125" customWidth="1"/>
-    <col min="13" max="13" width="34.83203125" customWidth="1"/>
+    <col min="13" max="13" width="33.83203125" customWidth="1"/>
     <col min="14" max="14" width="60.83203125" customWidth="1"/>
     <col min="15" max="15" width="20.83203125" customWidth="1"/>
     <col min="16" max="16" width="10.83203125" customWidth="1"/>
     <col min="17" max="17" width="11.83203125" customWidth="1"/>
     <col min="18" max="18" width="16.83203125" customWidth="1"/>
     <col min="19" max="19" width="18.83203125" customWidth="1"/>
     <col min="20" max="20" width="11.83203125" customWidth="1"/>
     <col min="21" max="21" width="10.83203125" customWidth="1"/>
-    <col min="22" max="22" width="19.83203125" customWidth="1"/>
+    <col min="22" max="22" width="33.83203125" customWidth="1"/>
     <col min="23" max="23" width="60.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Código</v>
       </c>
       <c r="B1" t="str">
         <v>Título</v>
       </c>
       <c r="C1" t="str">
         <v>Enunciado</v>
       </c>
       <c r="D1" t="str">
         <v>Bloqueado (A)</v>
       </c>
       <c r="E1" t="str">
         <v>Depende de (B)</v>
       </c>
       <c r="F1" t="str">
         <v>Tipo</v>
       </c>
       <c r="G1" t="str">
         <v>Naturaleza</v>
       </c>
@@ -513,3530 +513,1546 @@
       </c>
       <c r="Q1" t="str">
         <v>Afecta GL</v>
       </c>
       <c r="R1" t="str">
         <v>Afecta Pruebas</v>
       </c>
       <c r="S1" t="str">
         <v>Afecta Migración</v>
       </c>
       <c r="T1" t="str">
         <v>Afecta MO</v>
       </c>
       <c r="U1" t="str">
         <v>Crítica</v>
       </c>
       <c r="V1" t="str">
         <v>Levantada por</v>
       </c>
       <c r="W1" t="str">
         <v>Fuente</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>DEP-001</v>
+        <v>DEP-002</v>
       </c>
       <c r="B2" t="str">
-        <v>Gran dependencia entre los principales hitos (migración →…</v>
+        <v>Certificación de desarrollo de los EcoSIS post-migración (hoy no aparece en la Gantt). Revisar si está considerado el tiempo para certificar ecosis.</v>
       </c>
       <c r="C2" t="str">
-        <v>Gran dependencia entre los principales hitos (migración → pruebas → cutover)</v>
+        <v>Certificación de desarrollo de los EcoSIS post-migración (hoy no aparece en la Gantt). Revisar si está considerado el tiempo para certificar ecosis.</v>
       </c>
       <c r="D2" t="str">
-        <v>Despliegue / Cutover</v>
+        <v>Pruebas Integrales</v>
       </c>
       <c r="E2" t="str">
-        <v>Por definir</v>
+        <v>PMO</v>
       </c>
       <c r="F2" t="str">
-        <v>Datos</v>
+        <v>Gobernanza</v>
       </c>
       <c r="G2" t="str">
         <v>Bloqueante</v>
       </c>
       <c r="H2" t="str">
-        <v>Dependencias</v>
+        <v>Alcance</v>
       </c>
       <c r="I2" t="str">
-        <v>Crítica</v>
+        <v>Alta</v>
       </c>
       <c r="J2" t="str">
-        <v>Cadena Hito 1→Cutover</v>
+        <v>Inicio Ciclo 1 Pruebas Integrales GL2 · Pruebas integrales</v>
       </c>
       <c r="K2" t="str">
-        <v>Cutover GL2 (ejecución)</v>
+        <v>Inicio Ciclo 1 Pruebas Integrales GL2</v>
       </c>
       <c r="L2" t="str">
-        <v>2027-02-22</v>
+        <v>2026-07-27</v>
       </c>
       <c r="M2" t="str">
-        <v>PMO (Tami)</v>
+        <v>Tamara Andrea Riquelme Chamorro</v>
       </c>
       <c r="N2" t="str">
-        <v>Cadena crítica del programa; anclar a todos los Go/No-Go.</v>
+        <v>Vacío de alcance: falta el hito de certificación.</v>
       </c>
       <c r="O2" t="str">
         <v/>
       </c>
       <c r="P2" t="str">
         <v>nueva</v>
       </c>
       <c r="Q2" t="str">
-        <v>SÍ</v>
+        <v/>
       </c>
       <c r="R2" t="str">
         <v>SÍ</v>
       </c>
       <c r="S2" t="str">
         <v/>
       </c>
       <c r="T2" t="str">
         <v/>
       </c>
       <c r="U2" t="str">
         <v>SÍ</v>
       </c>
       <c r="V2" t="str">
         <v>Karen Olivo</v>
       </c>
       <c r="W2" t="str">
         <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>DEP-002</v>
+        <v>DEP-010</v>
       </c>
       <c r="B3" t="str">
-        <v>Certificación de desarrollo de los EcoSIS post-migración (hoy…</v>
+        <v>Falta de resolución de issues por parte de Ellucian de cara a…</v>
       </c>
       <c r="C3" t="str">
-        <v>Certificación de desarrollo de los EcoSIS post-migración (hoy no aparece en la Gantt)</v>
+        <v>Falta de resolución de issues por parte de Ellucian de cara a pruebas integrales</v>
       </c>
       <c r="D3" t="str">
         <v>Pruebas Integrales</v>
       </c>
       <c r="E3" t="str">
-        <v>Por definir</v>
+        <v>Desarrollo</v>
       </c>
       <c r="F3" t="str">
-        <v>Técnica</v>
+        <v>Externa</v>
       </c>
       <c r="G3" t="str">
         <v>Bloqueante</v>
       </c>
       <c r="H3" t="str">
-        <v>Alcance</v>
+        <v>Riesgos</v>
       </c>
       <c r="I3" t="str">
-        <v>Alta</v>
+        <v>Crítica</v>
       </c>
       <c r="J3" t="str">
-        <v>Pruebas integrales</v>
+        <v>Inicio Ciclo 2 Pruebas Integrales GL2 · Ciclo 1 (23/10)</v>
       </c>
       <c r="K3" t="str">
-        <v>Inicio Ciclo 1 Pruebas Integrales GL2</v>
+        <v>Inicio Ciclo 2 Pruebas Integrales GL2</v>
       </c>
       <c r="L3" t="str">
-        <v>2026-07-27</v>
+        <v>2026-10-20</v>
       </c>
       <c r="M3" t="str">
-        <v>Javier Gavilán</v>
+        <v>Francisco Echeverría</v>
       </c>
       <c r="N3" t="str">
-        <v>Vacío de alcance: falta el hito de certificación.</v>
+        <v>Dependencia externa; requiere plan de seguimiento.</v>
       </c>
       <c r="O3" t="str">
         <v/>
       </c>
       <c r="P3" t="str">
         <v>nueva</v>
       </c>
       <c r="Q3" t="str">
         <v/>
       </c>
       <c r="R3" t="str">
         <v>SÍ</v>
       </c>
       <c r="S3" t="str">
         <v/>
       </c>
       <c r="T3" t="str">
         <v/>
       </c>
       <c r="U3" t="str">
         <v>SÍ</v>
       </c>
       <c r="V3" t="str">
         <v>Karen Olivo</v>
       </c>
       <c r="W3" t="str">
         <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>DEP-003</v>
+        <v>DEP-015</v>
       </c>
       <c r="B4" t="str">
-        <v>Probar creación de programas en integrales, pero luego no se…</v>
+        <v xml:space="preserve">Integridad de datos en Omega. Los datos pueden estar registrados de manera distinta </v>
       </c>
       <c r="C4" t="str">
-        <v>Probar creación de programas en integrales, pero luego no se podrían borrar</v>
+        <v xml:space="preserve">Integridad de datos en Omega. Los datos pueden estar registrados de manera distinta </v>
       </c>
       <c r="D4" t="str">
-        <v>Pruebas Integrales</v>
+        <v>Migración Datos Académicos</v>
       </c>
       <c r="E4" t="str">
-        <v>Por definir</v>
+        <v>Gobierno de Datos</v>
       </c>
       <c r="F4" t="str">
-        <v>Técnica</v>
+        <v>Datos</v>
       </c>
       <c r="G4" t="str">
-        <v>Coordinación</v>
+        <v>Bloqueante</v>
       </c>
       <c r="H4" t="str">
         <v>Riesgos</v>
       </c>
       <c r="I4" t="str">
-        <v>Media</v>
+        <v>Baja</v>
       </c>
       <c r="J4" t="str">
-        <v>Pruebas integrales</v>
+        <v>Migración</v>
       </c>
       <c r="K4" t="str">
-        <v>Inicio Ciclo 1 Pruebas Integrales GL2</v>
+        <v/>
       </c>
       <c r="L4" t="str">
-        <v>2026-07-27</v>
+        <v>2026-06-30</v>
       </c>
       <c r="M4" t="str">
-        <v>Mª José Cornejo</v>
+        <v>Felipe Andres Bay Muntnich</v>
       </c>
       <c r="N4" t="str">
-        <v>Gestión de datos de prueba / ambientes.</v>
+        <v>Calidad de datos raíz.</v>
       </c>
       <c r="O4" t="str">
         <v/>
       </c>
       <c r="P4" t="str">
         <v>nueva</v>
       </c>
       <c r="Q4" t="str">
         <v/>
       </c>
       <c r="R4" t="str">
-        <v>SÍ</v>
+        <v/>
       </c>
       <c r="S4" t="str">
-        <v/>
+        <v>SÍ</v>
       </c>
       <c r="T4" t="str">
         <v/>
       </c>
       <c r="U4" t="str">
         <v>SÍ</v>
       </c>
       <c r="V4" t="str">
-        <v>Karen Olivo</v>
+        <v>Nicole Astengo</v>
       </c>
       <c r="W4" t="str">
         <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
       </c>
     </row>
-    <row r="5">
+    <row r="5" xml:space="preserve">
       <c r="A5" t="str">
-        <v>DEP-004</v>
-[...5 lines deleted...]
-        <v>Proceso DEMRE 2027 y su carga en Banner</v>
+        <v>DEP-025</v>
+      </c>
+      <c r="B5" t="str" xml:space="preserve">
+        <v xml:space="preserve">Pruebas para Ecosis tienen dependencia de los datos migrados en ambiente test (tiempos de disponibilidad).
+</v>
+      </c>
+      <c r="C5" t="str" xml:space="preserve">
+        <v xml:space="preserve">Pruebas para Ecosis tienen dependencia de los datos migrados en ambiente test (tiempos de disponibilidad).
+</v>
       </c>
       <c r="D5" t="str">
-        <v>Despliegue / Cutover</v>
+        <v>Migración Datos Académicos</v>
       </c>
       <c r="E5" t="str">
-        <v>Por definir</v>
+        <v>Datos</v>
       </c>
       <c r="F5" t="str">
-        <v>Externa</v>
+        <v>Datos</v>
       </c>
       <c r="G5" t="str">
         <v>Bloqueante</v>
       </c>
       <c r="H5" t="str">
-        <v>Dependencias</v>
+        <v>Plazos</v>
       </c>
       <c r="I5" t="str">
-        <v>Crítica</v>
+        <v>Alta</v>
       </c>
       <c r="J5" t="str">
-        <v>Cutover 18/02</v>
+        <v>Migración</v>
       </c>
       <c r="K5" t="str">
-        <v>Cutover GL2 (ejecución)</v>
+        <v/>
       </c>
       <c r="L5" t="str">
-        <v>2027-02-22</v>
+        <v>2026-07-10</v>
       </c>
       <c r="M5" t="str">
-        <v>Wilfredo + Datos</v>
+        <v>Tamara Andrea Riquelme Chamorro</v>
       </c>
       <c r="N5" t="str">
-        <v>Dependencia externa (DEMRE) con impacto funcional y técnico.</v>
+        <v>Disponibilidad temporal de datos.</v>
       </c>
       <c r="O5" t="str">
         <v/>
       </c>
       <c r="P5" t="str">
         <v>nueva</v>
       </c>
       <c r="Q5" t="str">
-        <v>SÍ</v>
+        <v/>
       </c>
       <c r="R5" t="str">
         <v/>
       </c>
       <c r="S5" t="str">
-        <v/>
+        <v>SÍ</v>
       </c>
       <c r="T5" t="str">
         <v/>
       </c>
       <c r="U5" t="str">
         <v>SÍ</v>
       </c>
       <c r="V5" t="str">
-        <v>Karen Olivo</v>
+        <v>Valeria Saldías</v>
       </c>
       <c r="W5" t="str">
         <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>DEP-005</v>
+        <v>DEP-036</v>
       </c>
       <c r="B6" t="str">
-        <v>Cantidad de pruebas a nivel postgrado por el mundo financiero</v>
+        <v>Homologación de Programas Banner – AS400 para tarifas y planes de pagos en banner financiero.</v>
       </c>
       <c r="C6" t="str">
-        <v>Cantidad de pruebas a nivel postgrado por el mundo financiero</v>
+        <v>Homologación de Programas Banner – AS400 para tarifas y planes de pagos en banner financiero.</v>
       </c>
       <c r="D6" t="str">
-        <v>Pruebas Integrales</v>
+        <v>Migración Datos Financieros</v>
       </c>
       <c r="E6" t="str">
-        <v>Por definir</v>
+        <v>Finanzas</v>
       </c>
       <c r="F6" t="str">
-        <v>Funcional</v>
+        <v>Técnica</v>
       </c>
       <c r="G6" t="str">
-        <v>Coordinación</v>
+        <v>Bloqueante</v>
       </c>
       <c r="H6" t="str">
-        <v>Plazos</v>
+        <v>Dependencias</v>
       </c>
       <c r="I6" t="str">
-        <v>Media</v>
+        <v>Alta</v>
       </c>
       <c r="J6" t="str">
-        <v>Ciclos de prueba</v>
+        <v>Go Live 3 Financiero</v>
       </c>
       <c r="K6" t="str">
-        <v>Inicio Ciclo 1 Pruebas Integrales GL2</v>
+        <v>Go Live 3 Financiero</v>
       </c>
       <c r="L6" t="str">
-        <v>2026-07-27</v>
+        <v>2026-08-31</v>
       </c>
       <c r="M6" t="str">
-        <v>Posgrado (K. Cárdenas)</v>
+        <v>Valeria Robles</v>
       </c>
       <c r="N6" t="str">
-        <v>Volumen de pruebas de posgrado.</v>
+        <v>Homologación entre sistemas.</v>
       </c>
       <c r="O6" t="str">
         <v/>
       </c>
       <c r="P6" t="str">
         <v>nueva</v>
       </c>
       <c r="Q6" t="str">
         <v/>
       </c>
       <c r="R6" t="str">
-        <v>SÍ</v>
+        <v/>
       </c>
       <c r="S6" t="str">
-        <v/>
+        <v>SÍ</v>
       </c>
       <c r="T6" t="str">
         <v/>
       </c>
       <c r="U6" t="str">
         <v>SÍ</v>
       </c>
       <c r="V6" t="str">
-        <v>Karen Olivo</v>
+        <v>Tomás Alvarado</v>
       </c>
       <c r="W6" t="str">
         <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>DEP-006</v>
+        <v>DEP-038</v>
       </c>
       <c r="B7" t="str">
-        <v>Entregables de revisión de migración demasiado ajustados (se…</v>
+        <v>Diferencia de estudiantes entre Migración Académica y Financiera. (Se debe definir un plan de acción para gestionar esta dependencia)</v>
       </c>
       <c r="C7" t="str">
-        <v>Entregables de revisión de migración demasiado ajustados (se llega corriendo cada viernes)</v>
+        <v>Diferencia de estudiantes entre Migración Académica y Financiera. (Se debe definir un plan de acción para gestionar esta dependencia)</v>
       </c>
       <c r="D7" t="str">
         <v>Migración Datos Académicos</v>
       </c>
       <c r="E7" t="str">
-        <v>Por definir</v>
+        <v>Datos</v>
       </c>
       <c r="F7" t="str">
         <v>Datos</v>
       </c>
       <c r="G7" t="str">
-        <v>Coordinación</v>
+        <v>Bloqueante</v>
       </c>
       <c r="H7" t="str">
-        <v>Plazos</v>
+        <v>Riesgos</v>
       </c>
       <c r="I7" t="str">
         <v>Alta</v>
       </c>
       <c r="J7" t="str">
-        <v>Rounds de migración</v>
+        <v>Migración</v>
       </c>
       <c r="K7" t="str">
         <v/>
       </c>
       <c r="L7" t="str">
         <v>2026-06-30</v>
       </c>
       <c r="M7" t="str">
-        <v>Datos (Felipe Bay)</v>
+        <v>Felipe Andres Bay Muntnich</v>
       </c>
       <c r="N7" t="str">
-        <v>Ritmo/carga del equipo de datos.</v>
+        <v>Descuadre entre migraciones. Revisar esta dependencia con Felipe Bay y definir próximas acciones</v>
       </c>
       <c r="O7" t="str">
         <v/>
       </c>
       <c r="P7" t="str">
         <v>nueva</v>
       </c>
       <c r="Q7" t="str">
         <v/>
       </c>
       <c r="R7" t="str">
         <v/>
       </c>
       <c r="S7" t="str">
         <v>SÍ</v>
       </c>
       <c r="T7" t="str">
         <v/>
       </c>
       <c r="U7" t="str">
         <v>SÍ</v>
       </c>
       <c r="V7" t="str">
-        <v>Karen Olivo</v>
+        <v>Tomás Alvarado</v>
       </c>
       <c r="W7" t="str">
         <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>DEP-007</v>
+        <v>DEP-041</v>
       </c>
       <c r="B8" t="str">
-        <v>Instancia de clonación de ambientes prod y test (alto riesgo…</v>
+        <v>Estado académico de alumnos no matriculados 2026 pero sí…</v>
       </c>
       <c r="C8" t="str">
-        <v>Instancia de clonación de ambientes prod y test (alto riesgo prod→test)</v>
+        <v xml:space="preserve">Estado académico de alumnos no matriculados 2026 pero sí migrados. </v>
       </c>
       <c r="D8" t="str">
-        <v>Pruebas Integrales</v>
+        <v>Migración Datos Académicos</v>
       </c>
       <c r="E8" t="str">
-        <v>Por definir</v>
+        <v>Docencia</v>
       </c>
       <c r="F8" t="str">
-        <v>Técnica</v>
+        <v>Datos</v>
       </c>
       <c r="G8" t="str">
-        <v>Bloqueante</v>
+        <v>Coordinación</v>
       </c>
       <c r="H8" t="str">
-        <v>Recursos</v>
+        <v>Riesgos</v>
       </c>
       <c r="I8" t="str">
-        <v>Alta</v>
+        <v>Media</v>
       </c>
       <c r="J8" t="str">
-        <v>Prep. pruebas</v>
+        <v>Migración</v>
       </c>
       <c r="K8" t="str">
-        <v>Inicio Ciclo 1 Pruebas Integrales GL2</v>
+        <v/>
       </c>
       <c r="L8" t="str">
-        <v>2026-07-27</v>
+        <v>2026-06-30</v>
       </c>
       <c r="M8" t="str">
-        <v>Javier / Infra (R. Atenas)</v>
+        <v>Francisco Mardones</v>
       </c>
       <c r="N8" t="str">
-        <v>Ambientes necesarios para probar sin afectar prod.</v>
+        <v>Casuística de datos.</v>
       </c>
       <c r="O8" t="str">
         <v/>
       </c>
       <c r="P8" t="str">
         <v>nueva</v>
       </c>
       <c r="Q8" t="str">
         <v/>
       </c>
       <c r="R8" t="str">
-        <v>SÍ</v>
+        <v/>
       </c>
       <c r="S8" t="str">
-        <v/>
+        <v>SÍ</v>
       </c>
       <c r="T8" t="str">
         <v/>
       </c>
       <c r="U8" t="str">
         <v>SÍ</v>
       </c>
       <c r="V8" t="str">
-        <v>Karen Olivo</v>
+        <v>Tomás Alvarado</v>
       </c>
       <c r="W8" t="str">
         <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>DEP-008</v>
+        <v>DEP-042</v>
       </c>
       <c r="B9" t="str">
-        <v>Alto riesgo de desarrollo en paralelo del EcoSIS financiero con…</v>
+        <v>Desacople de Finanzas y Académico</v>
       </c>
       <c r="C9" t="str">
-        <v>Alto riesgo de desarrollo en paralelo del EcoSIS financiero con el académico</v>
+        <v>Desacople de Finanzas y Académico</v>
       </c>
       <c r="D9" t="str">
         <v>PMO</v>
       </c>
       <c r="E9" t="str">
         <v>Por definir</v>
       </c>
       <c r="F9" t="str">
-        <v>Técnica</v>
+        <v>Gobernanza</v>
       </c>
       <c r="G9" t="str">
         <v>Coordinación</v>
       </c>
       <c r="H9" t="str">
-        <v>Riesgos</v>
+        <v>Dependencias</v>
       </c>
       <c r="I9" t="str">
         <v>Alta</v>
       </c>
       <c r="J9" t="str">
         <v>Continuo</v>
       </c>
       <c r="K9" t="str">
         <v/>
       </c>
       <c r="L9" t="str">
         <v/>
       </c>
       <c r="M9" t="str">
-        <v>Javier / Nicole Videla</v>
+        <v>Carla Andrea Gonzalez Moya</v>
       </c>
       <c r="N9" t="str">
-        <v>Coordinación entre líneas de desarrollo.</v>
+        <v>Alineamiento entre frentes.</v>
       </c>
       <c r="O9" t="str">
         <v/>
       </c>
       <c r="P9" t="str">
         <v>nueva</v>
       </c>
       <c r="Q9" t="str">
         <v/>
       </c>
       <c r="R9" t="str">
         <v/>
       </c>
       <c r="S9" t="str">
         <v/>
       </c>
       <c r="T9" t="str">
         <v/>
       </c>
       <c r="U9" t="str">
         <v/>
       </c>
       <c r="V9" t="str">
-        <v>Karen Olivo</v>
+        <v>Tomás Alvarado</v>
       </c>
       <c r="W9" t="str">
         <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>DEP-009</v>
+        <v>DEP-046</v>
       </c>
       <c r="B10" t="str">
-        <v>Redefinición de conceptos/definiciones entre mundo académico y…</v>
+        <v>Reducir tiempo de 'Definición y preparación de Cutover'…</v>
       </c>
       <c r="C10" t="str">
-        <v>Redefinición de conceptos/definiciones entre mundo académico y financiero</v>
+        <v>Reducir tiempo de 'Definición y preparación de Cutover' (Admisión / Toma de ramos 2027)</v>
       </c>
       <c r="D10" t="str">
+        <v>Despliegue / Cutover</v>
+      </c>
+      <c r="E10" t="str">
         <v>PMO</v>
-      </c>
-[...1 lines deleted...]
-        <v>Por definir</v>
       </c>
       <c r="F10" t="str">
         <v>Gobernanza</v>
       </c>
       <c r="G10" t="str">
         <v>Coordinación</v>
       </c>
       <c r="H10" t="str">
-        <v>Alcance</v>
+        <v>Plazos</v>
       </c>
       <c r="I10" t="str">
         <v>Alta</v>
       </c>
       <c r="J10" t="str">
-        <v>Pre-BRP</v>
+        <v>Cutover GL2 (ejecución) · Cutover 18/02</v>
       </c>
       <c r="K10" t="str">
-        <v>Big Room Planning · fecha a confirmar</v>
+        <v>Cutover GL2 (ejecución)</v>
       </c>
       <c r="L10" t="str">
-        <v/>
+        <v>2027-02-22</v>
       </c>
       <c r="M10" t="str">
-        <v>PMO + Funcionales</v>
+        <v>Tamara Andrea Riquelme Chamorro</v>
       </c>
       <c r="N10" t="str">
-        <v>Lenguaje común; alimenta el mini-glosario.</v>
+        <v>Re-balancear el plan de cutover.</v>
       </c>
       <c r="O10" t="str">
         <v/>
       </c>
       <c r="P10" t="str">
         <v>nueva</v>
       </c>
       <c r="Q10" t="str">
-        <v/>
+        <v>SÍ</v>
       </c>
       <c r="R10" t="str">
         <v/>
       </c>
       <c r="S10" t="str">
         <v/>
       </c>
       <c r="T10" t="str">
         <v/>
       </c>
       <c r="U10" t="str">
-        <v/>
+        <v>SÍ</v>
       </c>
       <c r="V10" t="str">
-        <v>Karen Olivo</v>
+        <v>Leslie Bustamante</v>
       </c>
       <c r="W10" t="str">
         <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
       </c>
     </row>
-    <row r="11">
+    <row r="11" xml:space="preserve">
       <c r="A11" t="str">
-        <v>DEP-010</v>
+        <v>DEP-050</v>
       </c>
       <c r="B11" t="str">
-        <v>Falta de resolución de issues por parte de Ellucian de cara a…</v>
-[...2 lines deleted...]
-        <v>Falta de resolución de issues por parte de Ellucian de cara a pruebas integrales</v>
+        <v>Resolución de brechas en el producto SaaS financiero para dar continuidad al proyecto financiero</v>
+      </c>
+      <c r="C11" t="str" xml:space="preserve">
+        <v xml:space="preserve">Resolución de brechas en el producto SaaS financiero para dar continuidad al proyecto financiero
+Responsable Ellucian
+Afecta a la PMO y al equipo financiero</v>
       </c>
       <c r="D11" t="str">
-        <v>Pruebas Integrales</v>
+        <v>PMO</v>
       </c>
       <c r="E11" t="str">
         <v>Por definir</v>
       </c>
       <c r="F11" t="str">
-        <v>Externa</v>
+        <v>Funcional</v>
       </c>
       <c r="G11" t="str">
         <v>Bloqueante</v>
       </c>
       <c r="H11" t="str">
-        <v>Riesgos</v>
+        <v/>
       </c>
       <c r="I11" t="str">
-        <v>Crítica</v>
+        <v>Alta</v>
       </c>
       <c r="J11" t="str">
-        <v>Ciclo 1 (23/10)</v>
+        <v/>
       </c>
       <c r="K11" t="str">
-        <v>Inicio Ciclo 2 Pruebas Integrales GL2</v>
+        <v/>
       </c>
       <c r="L11" t="str">
-        <v>2026-10-20</v>
+        <v>2026-07-31</v>
       </c>
       <c r="M11" t="str">
-        <v>PO / Francisco E.</v>
+        <v>Ellucian</v>
       </c>
       <c r="N11" t="str">
-        <v>Dependencia externa; requiere plan de seguimiento.</v>
+        <v/>
       </c>
       <c r="O11" t="str">
         <v/>
       </c>
       <c r="P11" t="str">
         <v>nueva</v>
       </c>
       <c r="Q11" t="str">
-        <v/>
+        <v>SÍ</v>
       </c>
       <c r="R11" t="str">
-        <v>SÍ</v>
+        <v/>
       </c>
       <c r="S11" t="str">
         <v/>
       </c>
       <c r="T11" t="str">
         <v/>
       </c>
       <c r="U11" t="str">
         <v>SÍ</v>
       </c>
       <c r="V11" t="str">
-        <v>Karen Olivo</v>
+        <v>Tamara Andrea Riquelme Chamorro</v>
       </c>
       <c r="W11" t="str">
-        <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
+        <v>Levantado por Tamara Andrea Riquelme Chamorro</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>DEP-011</v>
+        <v>DEP-051</v>
       </c>
       <c r="B12" t="str">
-        <v>EcoSIS reglamento atrasado y es core del proyecto</v>
+        <v>Faltan configurar los servicios de la tarjeta JIRA SDK</v>
       </c>
       <c r="C12" t="str">
-        <v>EcoSIS reglamento atrasado y es core del proyecto</v>
+        <v>Faltan configurar los servicios de la tarjeta JIRA SDK</v>
       </c>
       <c r="D12" t="str">
-        <v>Pruebas Integrales</v>
+        <v>Por definir</v>
       </c>
       <c r="E12" t="str">
         <v>Por definir</v>
       </c>
       <c r="F12" t="str">
-        <v>Funcional</v>
+        <v>Técnica</v>
       </c>
       <c r="G12" t="str">
         <v>Bloqueante</v>
       </c>
       <c r="H12" t="str">
-        <v>Plazos</v>
+        <v/>
       </c>
       <c r="I12" t="str">
-        <v>Crítica</v>
+        <v>Alta</v>
       </c>
       <c r="J12" t="str">
-        <v>Pruebas integrales</v>
+        <v/>
       </c>
       <c r="K12" t="str">
-        <v>Inicio Ciclo 1 Pruebas Integrales GL2</v>
+        <v/>
       </c>
       <c r="L12" t="str">
-        <v>2026-07-27</v>
+        <v>2026-06-26</v>
       </c>
       <c r="M12" t="str">
-        <v>Secretaría Gral. / N. Videla</v>
+        <v>Rodrigo Atenas</v>
       </c>
       <c r="N12" t="str">
-        <v>Reglamentos = base funcional.</v>
+        <v/>
       </c>
       <c r="O12" t="str">
         <v/>
       </c>
       <c r="P12" t="str">
         <v>nueva</v>
       </c>
       <c r="Q12" t="str">
         <v/>
       </c>
       <c r="R12" t="str">
         <v>SÍ</v>
       </c>
       <c r="S12" t="str">
         <v/>
       </c>
       <c r="T12" t="str">
         <v/>
       </c>
       <c r="U12" t="str">
         <v>SÍ</v>
       </c>
       <c r="V12" t="str">
-        <v>Karen Olivo</v>
+        <v>Javier Gavilan Fernandez</v>
       </c>
       <c r="W12" t="str">
-        <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
+        <v>Levantado por Javier Gavilan Fernandez</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>DEP-012</v>
+        <v>DEP-052</v>
       </c>
       <c r="B13" t="str">
-        <v>Capacitaciones a usuarios finales en febrero, mismo tiempo de…</v>
+        <v>Definición Salidas intermedias, ECOSIS reglamentos</v>
       </c>
       <c r="C13" t="str">
-        <v>Capacitaciones a usuarios finales en febrero, mismo tiempo de vacaciones</v>
+        <v>Definición Salidas intermedias, ECOSIS reglamentos</v>
       </c>
       <c r="D13" t="str">
-        <v>Despliegue / Cutover</v>
+        <v>Por definir</v>
       </c>
       <c r="E13" t="str">
         <v>Por definir</v>
       </c>
       <c r="F13" t="str">
         <v>Funcional</v>
       </c>
       <c r="G13" t="str">
-        <v>Coordinación</v>
+        <v>Bloqueante</v>
       </c>
       <c r="H13" t="str">
-        <v>Recursos</v>
+        <v/>
       </c>
       <c r="I13" t="str">
         <v>Alta</v>
       </c>
       <c r="J13" t="str">
-        <v>Pre go-live (feb)</v>
+        <v/>
       </c>
       <c r="K13" t="str">
-        <v>Cutover GL2 (ejecución)</v>
+        <v/>
       </c>
       <c r="L13" t="str">
-        <v>2027-02-22</v>
+        <v>2026-07-02</v>
       </c>
       <c r="M13" t="str">
-        <v>GdC (Natalia)</v>
+        <v>Cesar Rincón</v>
       </c>
       <c r="N13" t="str">
-        <v>Ventana de capacitación vs. disponibilidad.</v>
+        <v/>
       </c>
       <c r="O13" t="str">
         <v/>
       </c>
       <c r="P13" t="str">
         <v>nueva</v>
       </c>
       <c r="Q13" t="str">
-        <v>SÍ</v>
+        <v/>
       </c>
       <c r="R13" t="str">
-        <v/>
+        <v>SÍ</v>
       </c>
       <c r="S13" t="str">
         <v/>
       </c>
       <c r="T13" t="str">
         <v/>
       </c>
       <c r="U13" t="str">
         <v>SÍ</v>
       </c>
       <c r="V13" t="str">
-        <v>Karen Olivo</v>
+        <v>Javier Gavilan Fernandez</v>
       </c>
       <c r="W13" t="str">
-        <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
+        <v>Levantado por Javier Gavilan Fernandez</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>DEP-013</v>
+        <v>DEP-057</v>
       </c>
       <c r="B14" t="str">
-        <v>Marcha blanca light, sin mayor presión en el sistema (sin…</v>
+        <v>Actualización continua de ambientes y LD; Configuración banner distintas entre ambientes ( prod - test en LD)</v>
       </c>
       <c r="C14" t="str">
-        <v>Marcha blanca light, sin mayor presión en el sistema (sin procesos críticos)</v>
+        <v>Actualización continua de ambientes y LD; Configuración banner distintas entre ambientes ( prod - test en LD)</v>
       </c>
       <c r="D14" t="str">
-        <v>Despliegue / Cutover</v>
+        <v>Por definir</v>
       </c>
       <c r="E14" t="str">
-        <v>Por definir</v>
+        <v>Docencia</v>
       </c>
       <c r="F14" t="str">
         <v>Funcional</v>
       </c>
       <c r="G14" t="str">
-        <v>Coordinación</v>
+        <v>Bloqueante</v>
       </c>
       <c r="H14" t="str">
-        <v>Alcance</v>
+        <v/>
       </c>
       <c r="I14" t="str">
-        <v>Baja</v>
+        <v>Alta</v>
       </c>
       <c r="J14" t="str">
-        <v>Go-live</v>
+        <v/>
       </c>
       <c r="K14" t="str">
-        <v>Go Live 2 — BigBang Pregrado+Postgrado</v>
+        <v/>
       </c>
       <c r="L14" t="str">
-        <v>2027-03-01</v>
+        <v>2026-08-31</v>
       </c>
       <c r="M14" t="str">
-        <v>Pame / PMO</v>
+        <v>Sebastián Varela</v>
       </c>
       <c r="N14" t="str">
-        <v>Definición de estrategia de salida.</v>
+        <v/>
       </c>
       <c r="O14" t="str">
         <v/>
       </c>
       <c r="P14" t="str">
         <v>nueva</v>
       </c>
       <c r="Q14" t="str">
-        <v>SÍ</v>
+        <v/>
       </c>
       <c r="R14" t="str">
-        <v/>
+        <v>SÍ</v>
       </c>
       <c r="S14" t="str">
         <v/>
       </c>
       <c r="T14" t="str">
         <v/>
       </c>
       <c r="U14" t="str">
         <v>SÍ</v>
       </c>
       <c r="V14" t="str">
-        <v>Karen Olivo</v>
+        <v>Javier Gavilan Fernandez</v>
       </c>
       <c r="W14" t="str">
-        <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
+        <v>Levantado por Javier Gavilan Fernandez</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>DEP-014</v>
+        <v>DEP-061</v>
       </c>
       <c r="B15" t="str">
-        <v>Pruebas unitarias deberían estar antes de las pruebas integrales</v>
+        <v xml:space="preserve">Disponibilidad  de los ambientes de los sistemas sateltes de finanzas AS400  , para ejecución de las pruebas integrales , con la versión más reciente de producción. </v>
       </c>
       <c r="C15" t="str">
-        <v>Pruebas unitarias deberían estar antes de las pruebas integrales</v>
+        <v xml:space="preserve">Disponibilidad  de los ambientes de los sistemas sateltes de finanzas AS400  , para ejecución de las pruebas integrales , con la versión más reciente de producción. </v>
       </c>
       <c r="D15" t="str">
-        <v>Pruebas Integrales</v>
+        <v>Por definir</v>
       </c>
       <c r="E15" t="str">
         <v>Por definir</v>
       </c>
       <c r="F15" t="str">
         <v>Técnica</v>
       </c>
       <c r="G15" t="str">
-        <v>Bloqueante</v>
+        <v>Coordinación</v>
       </c>
       <c r="H15" t="str">
-        <v>Dependencias</v>
+        <v/>
       </c>
       <c r="I15" t="str">
-        <v>Crítica</v>
+        <v>Alta</v>
       </c>
       <c r="J15" t="str">
-        <v>Prep. pruebas</v>
+        <v/>
       </c>
       <c r="K15" t="str">
-        <v>Inicio Ciclo 1 Pruebas Integrales GL2</v>
+        <v/>
       </c>
       <c r="L15" t="str">
-        <v>2026-07-27</v>
+        <v/>
       </c>
       <c r="M15" t="str">
-        <v>Javier / Mª José Cornejo</v>
+        <v>Oscar Esteban Gilberto Fuentealba</v>
       </c>
       <c r="N15" t="str">
-        <v>Secuencia técnica en disputa.</v>
+        <v/>
       </c>
       <c r="O15" t="str">
         <v/>
       </c>
       <c r="P15" t="str">
         <v>nueva</v>
       </c>
       <c r="Q15" t="str">
         <v/>
       </c>
       <c r="R15" t="str">
         <v>SÍ</v>
       </c>
       <c r="S15" t="str">
         <v/>
       </c>
       <c r="T15" t="str">
         <v/>
       </c>
       <c r="U15" t="str">
         <v>SÍ</v>
       </c>
       <c r="V15" t="str">
-        <v>Nicole Astengo</v>
+        <v>Ana Luz Valencia</v>
       </c>
       <c r="W15" t="str">
-        <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
+        <v>Levantado por Ana Luz Valencia</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>DEP-015</v>
+        <v>DEP-064</v>
       </c>
       <c r="B16" t="str">
-        <v>Integridad de datos del alumno en Omega</v>
+        <v>Definición de apis para la generación de usuario en banner que pueda entrar a experiencie</v>
       </c>
       <c r="C16" t="str">
-        <v>Integridad de datos del alumno en Omega</v>
+        <v>Definición de apis para la generación de usuario en banner que pueda entrar a experiencie</v>
       </c>
       <c r="D16" t="str">
-        <v>Migración Datos Académicos</v>
+        <v>Por definir</v>
       </c>
       <c r="E16" t="str">
         <v>Por definir</v>
       </c>
       <c r="F16" t="str">
-        <v>Datos</v>
+        <v>Técnica</v>
       </c>
       <c r="G16" t="str">
         <v>Bloqueante</v>
       </c>
       <c r="H16" t="str">
-        <v>Riesgos</v>
+        <v/>
       </c>
       <c r="I16" t="str">
-        <v>Crítica</v>
+        <v>Alta</v>
       </c>
       <c r="J16" t="str">
-        <v>Migración</v>
+        <v/>
       </c>
       <c r="K16" t="str">
         <v/>
       </c>
       <c r="L16" t="str">
-        <v>2026-06-30</v>
+        <v>2026-07-03</v>
       </c>
       <c r="M16" t="str">
-        <v>Datos (Felipe Bay)</v>
+        <v>Francisco Mardones</v>
       </c>
       <c r="N16" t="str">
-        <v>Calidad de datos raíz.</v>
+        <v/>
       </c>
       <c r="O16" t="str">
         <v/>
       </c>
       <c r="P16" t="str">
         <v>nueva</v>
       </c>
       <c r="Q16" t="str">
         <v/>
       </c>
       <c r="R16" t="str">
-        <v/>
+        <v>SÍ</v>
       </c>
       <c r="S16" t="str">
-        <v>SÍ</v>
+        <v/>
       </c>
       <c r="T16" t="str">
         <v/>
       </c>
       <c r="U16" t="str">
         <v>SÍ</v>
       </c>
       <c r="V16" t="str">
-        <v>Nicole Astengo</v>
+        <v>Javier Gavilan Fernandez</v>
       </c>
       <c r="W16" t="str">
-        <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
+        <v>Levantado por Javier Gavilan Fernandez</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>DEP-016</v>
+        <v>DEP-067</v>
       </c>
       <c r="B17" t="str">
-        <v>Fecha de baja de OMEGA coincide con matrícula DEMRE (primer año)</v>
+        <v>Campos de datos requeridos por EcoSis (Reglamento y Título) para poder migrar datos legados y para el reporte solicitado.</v>
       </c>
       <c r="C17" t="str">
-        <v>Fecha de baja de OMEGA coincide con matrícula DEMRE (primer año)</v>
+        <v>Campos de datos requeridos por EcoSis (Reglamento y Título) para poder migrar datos legados y para el reporte solicitado.</v>
       </c>
       <c r="D17" t="str">
-        <v>Despliegue / Cutover</v>
+        <v>Datos</v>
       </c>
       <c r="E17" t="str">
-        <v>Por definir</v>
+        <v>Desarrollo</v>
       </c>
       <c r="F17" t="str">
-        <v>Externa</v>
+        <v>Funcional</v>
       </c>
       <c r="G17" t="str">
         <v>Bloqueante</v>
       </c>
       <c r="H17" t="str">
-        <v>Plazos</v>
+        <v/>
       </c>
       <c r="I17" t="str">
-        <v>Crítica</v>
+        <v>Alta</v>
       </c>
       <c r="J17" t="str">
-        <v>Cutover 18/02</v>
+        <v/>
       </c>
       <c r="K17" t="str">
-        <v>Cutover GL2 (ejecución)</v>
+        <v/>
       </c>
       <c r="L17" t="str">
-        <v>2027-02-22</v>
+        <v>2026-07-17</v>
       </c>
       <c r="M17" t="str">
-        <v>Wilfredo / Datos</v>
+        <v>Joaquin Elias Cerda Diaz</v>
       </c>
       <c r="N17" t="str">
-        <v>Choque de calendario externo.</v>
+        <v/>
       </c>
       <c r="O17" t="str">
         <v/>
       </c>
       <c r="P17" t="str">
         <v>nueva</v>
       </c>
       <c r="Q17" t="str">
-        <v>SÍ</v>
+        <v/>
       </c>
       <c r="R17" t="str">
-        <v/>
+        <v>SÍ</v>
       </c>
       <c r="S17" t="str">
         <v/>
       </c>
       <c r="T17" t="str">
         <v/>
       </c>
       <c r="U17" t="str">
         <v>SÍ</v>
       </c>
       <c r="V17" t="str">
-        <v>Nicole Astengo</v>
+        <v>F</v>
       </c>
       <c r="W17" t="str">
-        <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
+        <v>Levantado por F</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>DEP-017</v>
+        <v>DEP-068</v>
       </c>
       <c r="B18" t="str">
-        <v>Que falte algún proceso no considerado en el plazo sin sistema</v>
+        <v>Sin clonación de Ambientes</v>
       </c>
       <c r="C18" t="str">
-        <v>Que falte algún proceso no considerado en el plazo sin sistema</v>
+        <v>No tenemos la capacidad instalada para la clonación de ambientes, pruebas unitarias y desarrollos condicionados</v>
       </c>
       <c r="D18" t="str">
-        <v>Despliegue / Cutover</v>
+        <v>Pruebas Integrales</v>
       </c>
       <c r="E18" t="str">
-        <v>Por definir</v>
+        <v>Desarrollo</v>
       </c>
       <c r="F18" t="str">
-        <v>Funcional</v>
+        <v/>
       </c>
       <c r="G18" t="str">
-        <v>Coordinación</v>
+        <v/>
       </c>
       <c r="H18" t="str">
-        <v>Alcance</v>
+        <v>Riesgos</v>
       </c>
       <c r="I18" t="str">
-        <v>Alta</v>
+        <v>Media</v>
       </c>
       <c r="J18" t="str">
-        <v>Cutover</v>
+        <v/>
       </c>
       <c r="K18" t="str">
-        <v>Cutover GL2 (ejecución)</v>
+        <v>Inicio Ciclo 1 Pruebas Integrales GL2</v>
       </c>
       <c r="L18" t="str">
-        <v>2027-02-22</v>
+        <v>2026-07-27</v>
       </c>
       <c r="M18" t="str">
-        <v>Funcionales / PMO</v>
+        <v>Javier Gavilan Fernandez</v>
       </c>
       <c r="N18" t="str">
-        <v>Procesos no contemplados en transición.</v>
+        <v/>
       </c>
       <c r="O18" t="str">
         <v/>
       </c>
       <c r="P18" t="str">
         <v>nueva</v>
       </c>
       <c r="Q18" t="str">
-        <v>SÍ</v>
+        <v/>
       </c>
       <c r="R18" t="str">
         <v/>
       </c>
       <c r="S18" t="str">
         <v/>
       </c>
       <c r="T18" t="str">
         <v/>
       </c>
       <c r="U18" t="str">
-        <v>SÍ</v>
+        <v/>
       </c>
       <c r="V18" t="str">
-        <v>Nicole Astengo</v>
+        <v>Javier Gavilan Fernandez</v>
       </c>
       <c r="W18" t="str">
-        <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
+        <v>manual</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>DEP-018</v>
+        <v>DEP-069</v>
       </c>
       <c r="B19" t="str">
-        <v>Cursos de verano y facultades que terminan dentro de enero</v>
+        <v>Paralelismo Financiero (PI y unitarias) para Go Live 2</v>
       </c>
       <c r="C19" t="str">
-        <v>Cursos de verano y facultades que terminan dentro de enero</v>
+        <v>Paralelismo Financiero (PI y unitarias) para Go Live 2; macroproceso matrícula financiero</v>
       </c>
       <c r="D19" t="str">
         <v>Despliegue / Cutover</v>
       </c>
       <c r="E19" t="str">
-        <v>Por definir</v>
+        <v>Finanzas / Desarrollo</v>
       </c>
       <c r="F19" t="str">
-        <v>Funcional</v>
+        <v>Técnica</v>
       </c>
       <c r="G19" t="str">
         <v>Coordinación</v>
       </c>
       <c r="H19" t="str">
-        <v>Plazos</v>
+        <v>Riesgos</v>
       </c>
       <c r="I19" t="str">
-        <v>Alta</v>
+        <v>Media</v>
       </c>
       <c r="J19" t="str">
-        <v>Cutover (ene)</v>
+        <v/>
       </c>
       <c r="K19" t="str">
-        <v>Cutover GL2 (ejecución)</v>
+        <v>Go Live 2 — BigBang Pregrado+Postgrado</v>
       </c>
       <c r="L19" t="str">
-        <v>2027-02-22</v>
+        <v>2027-03-01</v>
       </c>
       <c r="M19" t="str">
-        <v>Docencia / escuelas</v>
+        <v>Tomás Alvarado</v>
       </c>
       <c r="N19" t="str">
-        <v>Calendario académico por escuela.</v>
+        <v/>
       </c>
       <c r="O19" t="str">
         <v/>
       </c>
       <c r="P19" t="str">
         <v>nueva</v>
       </c>
       <c r="Q19" t="str">
-        <v>SÍ</v>
+        <v/>
       </c>
       <c r="R19" t="str">
         <v/>
       </c>
       <c r="S19" t="str">
         <v/>
       </c>
       <c r="T19" t="str">
         <v/>
       </c>
       <c r="U19" t="str">
-        <v>SÍ</v>
+        <v/>
       </c>
       <c r="V19" t="str">
-        <v>Nicole Astengo</v>
+        <v>Tomás Alvarado</v>
       </c>
       <c r="W19" t="str">
-        <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
+        <v>manual</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>DEP-019</v>
+        <v>DEP-070</v>
       </c>
       <c r="B20" t="str">
-        <v>Atraso de desarrollo y pruebas por muchas iteraciones de…</v>
+        <v>Riesgo de reportería: cosas no cubiertas, sobre la marcha</v>
       </c>
       <c r="C20" t="str">
-        <v>Atraso de desarrollo y pruebas por muchas iteraciones de requerimientos</v>
+        <v>Riesgo de reportería: cosas no cubiertas, sobre la marcha</v>
       </c>
       <c r="D20" t="str">
-        <v>PMO</v>
+        <v>UAI - Insights</v>
       </c>
       <c r="E20" t="str">
-        <v>Por definir</v>
+        <v>Gob. Datos (Víctor) / reportería</v>
       </c>
       <c r="F20" t="str">
-        <v>Técnica</v>
+        <v>Funcional</v>
       </c>
       <c r="G20" t="str">
         <v>Coordinación</v>
       </c>
       <c r="H20" t="str">
-        <v>Plazos</v>
+        <v>Riesgos</v>
       </c>
       <c r="I20" t="str">
-        <v>Alta</v>
+        <v>Media</v>
       </c>
       <c r="J20" t="str">
-        <v>Continuo</v>
+        <v/>
       </c>
       <c r="K20" t="str">
-        <v/>
+        <v>Go Live 2 — BigBang Pregrado+Postgrado</v>
       </c>
       <c r="L20" t="str">
-        <v/>
+        <v>2027-03-01</v>
       </c>
       <c r="M20" t="str">
-        <v>PO (Mardones)</v>
+        <v>Valeria Saldías</v>
       </c>
       <c r="N20" t="str">
-        <v>Estabilidad de requerimientos / scope.</v>
+        <v>Asignar a área funcional (Pame Marabolí)</v>
       </c>
       <c r="O20" t="str">
         <v/>
       </c>
       <c r="P20" t="str">
         <v>nueva</v>
       </c>
       <c r="Q20" t="str">
         <v/>
       </c>
       <c r="R20" t="str">
         <v/>
       </c>
       <c r="S20" t="str">
         <v/>
       </c>
       <c r="T20" t="str">
         <v/>
       </c>
       <c r="U20" t="str">
         <v/>
       </c>
       <c r="V20" t="str">
-        <v>Nicole Astengo</v>
+        <v>Valeria Saldías</v>
       </c>
       <c r="W20" t="str">
-        <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
+        <v>manual</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>DEP-020</v>
+        <v>DEP-071</v>
       </c>
       <c r="B21" t="str">
-        <v>Plazos: gran cantidad de datos a revisar</v>
+        <v>Eliminación manual de programas de prueba (PI) puede dejar datos inválidos en producción</v>
       </c>
       <c r="C21" t="str">
-        <v>Plazos: gran cantidad de datos a revisar</v>
+        <v>La eliminación manual de los programas de prueba generados durante las pruebas integrales puede provocar un borrado incompleto o incorrecto de la información, dejando datos inválidos en el ambiente productivo o eliminando información que debería mantenerse.</v>
       </c>
       <c r="D21" t="str">
-        <v>Migración Datos Académicos</v>
+        <v>Pruebas Integrales</v>
       </c>
       <c r="E21" t="str">
-        <v>Por definir</v>
+        <v>Mª José Cornejo</v>
       </c>
       <c r="F21" t="str">
-        <v>Datos</v>
+        <v>Técnica</v>
       </c>
       <c r="G21" t="str">
         <v>Coordinación</v>
       </c>
       <c r="H21" t="str">
-        <v>Plazos</v>
+        <v>Riesgos</v>
       </c>
       <c r="I21" t="str">
-        <v>Alta</v>
+        <v>Media</v>
       </c>
       <c r="J21" t="str">
-        <v>Migración</v>
+        <v/>
       </c>
       <c r="K21" t="str">
-        <v/>
+        <v>Inicio Ciclo 1 Pruebas Integrales GL2</v>
       </c>
       <c r="L21" t="str">
-        <v>2026-06-30</v>
+        <v>2026-07-27</v>
       </c>
       <c r="M21" t="str">
-        <v>Datos / equipo funcional</v>
+        <v>Karen Olivo</v>
       </c>
       <c r="N21" t="str">
-        <v>Capacidad de validación.</v>
+        <v>Identificar dominios de datos y tablas y proceso periódico de revisión</v>
       </c>
       <c r="O21" t="str">
         <v/>
       </c>
       <c r="P21" t="str">
         <v>nueva</v>
       </c>
       <c r="Q21" t="str">
         <v/>
       </c>
       <c r="R21" t="str">
         <v/>
       </c>
       <c r="S21" t="str">
-        <v>SÍ</v>
+        <v/>
       </c>
       <c r="T21" t="str">
         <v/>
       </c>
       <c r="U21" t="str">
-        <v>SÍ</v>
+        <v/>
       </c>
       <c r="V21" t="str">
-        <v>Fernanda Carrasco</v>
+        <v>Karen Olivo</v>
       </c>
       <c r="W21" t="str">
-        <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
+        <v>manual</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>DEP-021</v>
+        <v>DEP-072</v>
       </c>
       <c r="B22" t="str">
-        <v>Dificultad para coordinar/agendar entre equipos para…</v>
+        <v>Sin proceso de Ajuste Matriz de Seguridad</v>
       </c>
       <c r="C22" t="str">
-        <v>Dificultad para coordinar/agendar entre equipos para validaciones</v>
+        <v>Se requiere definir un flujo de trabajo para los ajustes de la matriz de seguridad.</v>
       </c>
       <c r="D22" t="str">
-        <v>PMO</v>
+        <v>UAI - Workflows</v>
       </c>
       <c r="E22" t="str">
-        <v>Por definir</v>
+        <v>Desarrollo</v>
       </c>
       <c r="F22" t="str">
-        <v>Gobernanza</v>
+        <v/>
       </c>
       <c r="G22" t="str">
-        <v>Coordinación</v>
+        <v/>
       </c>
       <c r="H22" t="str">
-        <v>Dependencias</v>
+        <v>Riesgos</v>
       </c>
       <c r="I22" t="str">
-        <v>Alta</v>
+        <v>Media</v>
       </c>
       <c r="J22" t="str">
-        <v>Continuo</v>
+        <v/>
       </c>
       <c r="K22" t="str">
-        <v/>
+        <v>Go Live 2 — BigBang Pregrado+Postgrado</v>
       </c>
       <c r="L22" t="str">
-        <v/>
+        <v>2027-03-01</v>
       </c>
       <c r="M22" t="str">
-        <v>PMO</v>
+        <v>Javier Gavilan Fernandez</v>
       </c>
       <c r="N22" t="str">
-        <v>Coordinación inter-equipos.</v>
+        <v/>
       </c>
       <c r="O22" t="str">
         <v/>
       </c>
       <c r="P22" t="str">
         <v>nueva</v>
       </c>
       <c r="Q22" t="str">
         <v/>
       </c>
       <c r="R22" t="str">
         <v/>
       </c>
       <c r="S22" t="str">
         <v/>
       </c>
       <c r="T22" t="str">
         <v/>
       </c>
       <c r="U22" t="str">
         <v/>
       </c>
       <c r="V22" t="str">
-        <v>Fernanda Carrasco</v>
+        <v>Javier Gavilan Fernandez</v>
       </c>
       <c r="W22" t="str">
-        <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
-[...1987 lines deleted...]
-        <v>Excel Clasificacion_Dependencias_Transforma (hoja Dependencias)</v>
+        <v>manual</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:W50"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:W22"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dependencias</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 