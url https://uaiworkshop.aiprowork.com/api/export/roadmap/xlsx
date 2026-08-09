--- v0 (2026-06-17)
+++ v1 (2026-08-09)
@@ -1895,51 +1895,51 @@
       <c r="A46" t="str">
         <v>Macroprocesos Financieros</v>
       </c>
       <c r="B46" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C46" t="str">
         <v>12 · Construcción LD</v>
       </c>
       <c r="D46" t="str">
         <v>2026-05-18</v>
       </c>
       <c r="E46" t="str">
         <v>2026-06-12</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
       <c r="I46" t="str">
-        <v>En plazo</v>
+        <v>Vencido</v>
       </c>
       <c r="J46" t="str">
         <v>PPT pág. 3 (extendido)</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
         <v>Macroprocesos Financieros</v>
       </c>
       <c r="B47" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C47" t="str">
         <v>12 · Carga LD y Validación</v>
       </c>
       <c r="D47" t="str">
         <v>2026-07-13</v>
       </c>
       <c r="E47" t="str">
         <v>2026-07-31</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47">
@@ -2023,51 +2023,51 @@
       <c r="A50" t="str">
         <v>Macroprocesos Financieros</v>
       </c>
       <c r="B50" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C50" t="str">
         <v>13 · Construcción LD</v>
       </c>
       <c r="D50" t="str">
         <v>2026-06-01</v>
       </c>
       <c r="E50" t="str">
         <v>2026-06-25</v>
       </c>
       <c r="F50">
         <v>0</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
       <c r="I50" t="str">
-        <v>En plazo</v>
+        <v>Vencido</v>
       </c>
       <c r="J50" t="str">
         <v>PPT pág. 3 (extendido)</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
         <v>Macroprocesos Financieros</v>
       </c>
       <c r="B51" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C51" t="str">
         <v>13 · Carga LD y Validación</v>
       </c>
       <c r="D51" t="str">
         <v>2026-07-13</v>
       </c>
       <c r="E51" t="str">
         <v>2026-07-31</v>
       </c>
       <c r="F51">
         <v>0</v>
       </c>
       <c r="G51">
@@ -2279,51 +2279,51 @@
       <c r="A58" t="str">
         <v>Macroprocesos Financieros</v>
       </c>
       <c r="B58" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C58" t="str">
         <v>15 · Construcción LD</v>
       </c>
       <c r="D58" t="str">
         <v>2026-06-08</v>
       </c>
       <c r="E58" t="str">
         <v>2026-07-02</v>
       </c>
       <c r="F58">
         <v>0</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58">
         <v>0</v>
       </c>
       <c r="I58" t="str">
-        <v>En plazo</v>
+        <v>Vencido</v>
       </c>
       <c r="J58" t="str">
         <v>PPT pág. 3 (extendido)</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
         <v>Macroprocesos Financieros</v>
       </c>
       <c r="B59" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C59" t="str">
         <v>15 · Carga LD y Validación</v>
       </c>
       <c r="D59" t="str">
         <v>2026-07-13</v>
       </c>
       <c r="E59" t="str">
         <v>2026-07-31</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
       <c r="G59">
@@ -2407,51 +2407,51 @@
       <c r="A62" t="str">
         <v>Macroprocesos Financieros</v>
       </c>
       <c r="B62" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C62" t="str">
         <v>16 · Construcción LD</v>
       </c>
       <c r="D62" t="str">
         <v>2026-06-15</v>
       </c>
       <c r="E62" t="str">
         <v>2026-07-09</v>
       </c>
       <c r="F62">
         <v>0</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62">
         <v>0</v>
       </c>
       <c r="I62" t="str">
-        <v>Pendiente</v>
+        <v>En plazo</v>
       </c>
       <c r="J62" t="str">
         <v>PPT pág. 3 (extendido)</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
         <v>Macroprocesos Financieros</v>
       </c>
       <c r="B63" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C63" t="str">
         <v>16 · Carga LD y Validación</v>
       </c>
       <c r="D63" t="str">
         <v>2026-07-13</v>
       </c>
       <c r="E63" t="str">
         <v>2026-07-31</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
       <c r="G63">
@@ -2887,83 +2887,83 @@
       <c r="A77" t="str">
         <v>Migración Datos Académicos</v>
       </c>
       <c r="B77" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C77" t="str">
         <v>Round 3 · Carga Estudiantes</v>
       </c>
       <c r="D77" t="str">
         <v>2026-06-22</v>
       </c>
       <c r="E77" t="str">
         <v>2026-08-28</v>
       </c>
       <c r="F77">
         <v>0</v>
       </c>
       <c r="G77">
         <v>0</v>
       </c>
       <c r="H77">
         <v>0</v>
       </c>
       <c r="I77" t="str">
-        <v>Pendiente</v>
+        <v>En plazo</v>
       </c>
       <c r="J77" t="str">
         <v>PPT pág. 5</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
         <v>Migración Datos Académicos</v>
       </c>
       <c r="B78" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C78" t="str">
         <v>Round 3 · Carga Historia Académica</v>
       </c>
       <c r="D78" t="str">
         <v>2026-06-30</v>
       </c>
       <c r="E78" t="str">
         <v>2026-08-28</v>
       </c>
       <c r="F78">
         <v>0</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78">
         <v>0</v>
       </c>
       <c r="I78" t="str">
-        <v>Pendiente</v>
+        <v>En plazo</v>
       </c>
       <c r="J78" t="str">
         <v>PPT pág. 5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
         <v>Migración Datos Académicos</v>
       </c>
       <c r="B79" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C79" t="str">
         <v>Round 3 · Carga Convalidación</v>
       </c>
       <c r="D79" t="str">
         <v>2026-06-05</v>
       </c>
       <c r="E79" t="str">
         <v>2026-08-28</v>
       </c>
       <c r="F79">
         <v>0</v>
       </c>
       <c r="G79">
@@ -3047,51 +3047,51 @@
       <c r="A82" t="str">
         <v>Ellucian - Plataforma</v>
       </c>
       <c r="B82" t="str">
         <v>Actividad</v>
       </c>
       <c r="C82" t="str">
         <v>Ethos · Experience · EIP · ILP · Insights</v>
       </c>
       <c r="D82" t="str">
         <v>2025-03-06</v>
       </c>
       <c r="E82" t="str">
         <v>2026-06-25</v>
       </c>
       <c r="F82">
         <v>94</v>
       </c>
       <c r="G82">
         <v>94</v>
       </c>
       <c r="H82">
         <v>0</v>
       </c>
       <c r="I82" t="str">
-        <v>En plazo</v>
+        <v>Vencido</v>
       </c>
       <c r="J82" t="str">
         <v>PPT pág. 1</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
         <v>Ellucian - Plataforma</v>
       </c>
       <c r="B83" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C83" t="str">
         <v>Ethos Implementation</v>
       </c>
       <c r="D83" t="str">
         <v>2025-04-09</v>
       </c>
       <c r="E83" t="str">
         <v>2025-11-27</v>
       </c>
       <c r="F83">
         <v>100</v>
       </c>
       <c r="G83">
@@ -3303,51 +3303,51 @@
       <c r="A90" t="str">
         <v>Ellucian - Plataforma</v>
       </c>
       <c r="B90" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C90" t="str">
         <v>ISE Job Scheduling</v>
       </c>
       <c r="D90" t="str">
         <v>2025-05-29</v>
       </c>
       <c r="E90" t="str">
         <v>2026-06-25</v>
       </c>
       <c r="F90">
         <v>22</v>
       </c>
       <c r="G90">
         <v>22</v>
       </c>
       <c r="H90">
         <v>0</v>
       </c>
       <c r="I90" t="str">
-        <v>En plazo</v>
+        <v>Vencido</v>
       </c>
       <c r="J90" t="str">
         <v>PPT pág. 6</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
         <v>Ellucian - Localizaciones</v>
       </c>
       <c r="B91" t="str">
         <v>Actividad</v>
       </c>
       <c r="C91" t="str">
         <v>Releases Mar→Sep 2026</v>
       </c>
       <c r="D91" t="str">
         <v>2026-03-31</v>
       </c>
       <c r="E91" t="str">
         <v>2026-10-28</v>
       </c>
       <c r="F91">
         <v>25</v>
       </c>
       <c r="G91">
@@ -3431,83 +3431,83 @@
       <c r="A94" t="str">
         <v>Ellucian - Localizaciones</v>
       </c>
       <c r="B94" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C94" t="str">
         <v>Release Mayo</v>
       </c>
       <c r="D94" t="str">
         <v>2026-05-29</v>
       </c>
       <c r="E94" t="str">
         <v>2026-06-26</v>
       </c>
       <c r="F94">
         <v>0</v>
       </c>
       <c r="G94">
         <v>0</v>
       </c>
       <c r="H94">
         <v>0</v>
       </c>
       <c r="I94" t="str">
-        <v>En plazo</v>
+        <v>Vencido</v>
       </c>
       <c r="J94" t="str">
         <v>PPT pág. 6</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
         <v>Ellucian - Localizaciones</v>
       </c>
       <c r="B95" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C95" t="str">
         <v>Release Junio</v>
       </c>
       <c r="D95" t="str">
         <v>2026-06-30</v>
       </c>
       <c r="E95" t="str">
         <v>2026-07-28</v>
       </c>
       <c r="F95">
         <v>0</v>
       </c>
       <c r="G95">
         <v>0</v>
       </c>
       <c r="H95">
         <v>0</v>
       </c>
       <c r="I95" t="str">
-        <v>Pendiente</v>
+        <v>En plazo</v>
       </c>
       <c r="J95" t="str">
         <v>PPT pág. 6</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
         <v>Ellucian - Localizaciones</v>
       </c>
       <c r="B96" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C96" t="str">
         <v>Release Septiembre</v>
       </c>
       <c r="D96" t="str">
         <v>2026-09-30</v>
       </c>
       <c r="E96" t="str">
         <v>2026-10-28</v>
       </c>
       <c r="F96">
         <v>0</v>
       </c>
       <c r="G96">
@@ -3815,51 +3815,51 @@
       <c r="A106" t="str">
         <v>UAI - Experience</v>
       </c>
       <c r="B106" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C106" t="str">
         <v>Experience Card Académico Parte 1 (22)</v>
       </c>
       <c r="D106" t="str">
         <v>2025-07-28</v>
       </c>
       <c r="E106" t="str">
         <v>2026-06-19</v>
       </c>
       <c r="F106">
         <v>58</v>
       </c>
       <c r="G106">
         <v>85</v>
       </c>
       <c r="H106">
         <v>27</v>
       </c>
       <c r="I106" t="str">
-        <v>Atraso crítico</v>
+        <v>Vencido</v>
       </c>
       <c r="J106" t="str">
         <v>PPT pág. 7</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
         <v>UAI - Experience</v>
       </c>
       <c r="B107" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C107" t="str">
         <v>Experience Card Académico Parte 2 (6)</v>
       </c>
       <c r="D107" t="str">
         <v>2026-05-11</v>
       </c>
       <c r="E107" t="str">
         <v>2026-09-28</v>
       </c>
       <c r="F107">
         <v>2</v>
       </c>
       <c r="G107">
@@ -3943,51 +3943,51 @@
       <c r="A110" t="str">
         <v>UAI - Workflows</v>
       </c>
       <c r="B110" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C110" t="str">
         <v>WF Académico Parte 1 (13)</v>
       </c>
       <c r="D110" t="str">
         <v>2025-11-17</v>
       </c>
       <c r="E110" t="str">
         <v>2026-07-03</v>
       </c>
       <c r="F110">
         <v>39</v>
       </c>
       <c r="G110">
         <v>85</v>
       </c>
       <c r="H110">
         <v>46</v>
       </c>
       <c r="I110" t="str">
-        <v>Atraso crítico</v>
+        <v>Vencido</v>
       </c>
       <c r="J110" t="str">
         <v>PPT pág. 7 · brecha 46pp</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
         <v>UAI - Workflows</v>
       </c>
       <c r="B111" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C111" t="str">
         <v>WF Académico Parte 2 (4)</v>
       </c>
       <c r="D111" t="str">
         <v>2026-05-05</v>
       </c>
       <c r="E111" t="str">
         <v>2026-09-08</v>
       </c>
       <c r="F111">
         <v>2</v>
       </c>
       <c r="G111">
@@ -4295,51 +4295,51 @@
       <c r="A121" t="str">
         <v>UAI - DataConnect</v>
       </c>
       <c r="B121" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C121" t="str">
         <v>DataConnect Académicos Parte 1 (7)</v>
       </c>
       <c r="D121" t="str">
         <v>2025-09-22</v>
       </c>
       <c r="E121" t="str">
         <v>2026-07-06</v>
       </c>
       <c r="F121">
         <v>56</v>
       </c>
       <c r="G121">
         <v>85</v>
       </c>
       <c r="H121">
         <v>29</v>
       </c>
       <c r="I121" t="str">
-        <v>Atraso crítico</v>
+        <v>Vencido</v>
       </c>
       <c r="J121" t="str">
         <v>PPT pág. 7 · brecha 29pp</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
         <v>UAI - DataConnect</v>
       </c>
       <c r="B122" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C122" t="str">
         <v>DataConnect Académicos Parte 2 (6)</v>
       </c>
       <c r="D122" t="str">
         <v>2026-06-08</v>
       </c>
       <c r="E122" t="str">
         <v>2026-08-14</v>
       </c>
       <c r="F122">
         <v>0</v>
       </c>
       <c r="G122">
@@ -4391,51 +4391,51 @@
       <c r="A124" t="str">
         <v>Pruebas Integrales</v>
       </c>
       <c r="B124" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C124" t="str">
         <v>GL2 · Preparación de casos</v>
       </c>
       <c r="D124" t="str">
         <v>2026-03-30</v>
       </c>
       <c r="E124" t="str">
         <v>2026-07-03</v>
       </c>
       <c r="F124">
         <v>32</v>
       </c>
       <c r="G124">
         <v>33</v>
       </c>
       <c r="H124">
         <v>1</v>
       </c>
       <c r="I124" t="str">
-        <v>En plazo</v>
+        <v>Vencido</v>
       </c>
       <c r="J124" t="str">
         <v>PPT pág. 9</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
         <v>Pruebas Integrales</v>
       </c>
       <c r="B125" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C125" t="str">
         <v>GL2 · Preparación técnica</v>
       </c>
       <c r="D125" t="str">
         <v>2026-06-01</v>
       </c>
       <c r="E125" t="str">
         <v>2026-07-24</v>
       </c>
       <c r="F125">
         <v>0</v>
       </c>
       <c r="G125">
@@ -4455,51 +4455,51 @@
       <c r="A126" t="str">
         <v>Pruebas Integrales</v>
       </c>
       <c r="B126" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C126" t="str">
         <v>GL2 · Configuración sistemas</v>
       </c>
       <c r="D126" t="str">
         <v>2026-07-06</v>
       </c>
       <c r="E126" t="str">
         <v>2026-07-24</v>
       </c>
       <c r="F126">
         <v>0</v>
       </c>
       <c r="G126">
         <v>0</v>
       </c>
       <c r="H126">
         <v>0</v>
       </c>
       <c r="I126" t="str">
-        <v>Pendiente</v>
+        <v>En plazo</v>
       </c>
       <c r="J126" t="str">
         <v>PPT pág. 9</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
         <v>Pruebas Integrales</v>
       </c>
       <c r="B127" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C127" t="str">
         <v>GL2 · Preparación de ejecución</v>
       </c>
       <c r="D127" t="str">
         <v>2026-04-13</v>
       </c>
       <c r="E127" t="str">
         <v>2026-07-17</v>
       </c>
       <c r="F127">
         <v>44</v>
       </c>
       <c r="G127">
@@ -5255,51 +5255,51 @@
       <c r="A151" t="str">
         <v>Modelo Operativo</v>
       </c>
       <c r="B151" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C151" t="str">
         <v>Ejecutar docencia</v>
       </c>
       <c r="D151" t="str">
         <v>2026-04-06</v>
       </c>
       <c r="E151" t="str">
         <v>2026-06-10</v>
       </c>
       <c r="F151">
         <v>43</v>
       </c>
       <c r="G151">
         <v>55</v>
       </c>
       <c r="H151">
         <v>12</v>
       </c>
       <c r="I151" t="str">
-        <v>Riesgo</v>
+        <v>Vencido</v>
       </c>
       <c r="J151" t="str">
         <v>PPT pág. 10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
         <v>Modelo Operativo</v>
       </c>
       <c r="B152" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C152" t="str">
         <v>Gestionar registro académico</v>
       </c>
       <c r="D152" t="str">
         <v>2026-04-14</v>
       </c>
       <c r="E152" t="str">
         <v>2026-07-23</v>
       </c>
       <c r="F152">
         <v>1</v>
       </c>
       <c r="G152">
@@ -5351,83 +5351,83 @@
       <c r="A154" t="str">
         <v>Modelo Operativo</v>
       </c>
       <c r="B154" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C154" t="str">
         <v>Gestionar inscripción de asignaturas</v>
       </c>
       <c r="D154" t="str">
         <v>2026-06-15</v>
       </c>
       <c r="E154" t="str">
         <v>2026-08-04</v>
       </c>
       <c r="F154">
         <v>0</v>
       </c>
       <c r="G154">
         <v>0</v>
       </c>
       <c r="H154">
         <v>0</v>
       </c>
       <c r="I154" t="str">
-        <v>Pendiente</v>
+        <v>En plazo</v>
       </c>
       <c r="J154" t="str">
         <v>PPT pág. 10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
         <v>Modelo Operativo</v>
       </c>
       <c r="B155" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C155" t="str">
         <v>Gestionar graduación de estudiantes</v>
       </c>
       <c r="D155" t="str">
         <v>2026-06-29</v>
       </c>
       <c r="E155" t="str">
         <v>2026-08-07</v>
       </c>
       <c r="F155">
         <v>0</v>
       </c>
       <c r="G155">
         <v>0</v>
       </c>
       <c r="H155">
         <v>0</v>
       </c>
       <c r="I155" t="str">
-        <v>Pendiente</v>
+        <v>En plazo</v>
       </c>
       <c r="J155" t="str">
         <v>PPT pág. 10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
         <v>Modelo Operativo</v>
       </c>
       <c r="B156" t="str">
         <v xml:space="preserve">  Sub-actividad</v>
       </c>
       <c r="C156" t="str">
         <v>Gestionar servicios a estudiantes</v>
       </c>
       <c r="D156" t="str">
         <v>2026-07-20</v>
       </c>
       <c r="E156" t="str">
         <v>2026-08-18</v>
       </c>
       <c r="F156">
         <v>0</v>
       </c>
       <c r="G156">